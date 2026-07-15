--- v0 (2026-04-16)
+++ v1 (2026-07-15)
@@ -27,109 +27,107 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="705EBCF6" w14:textId="77777777" w:rsidR="007A6A7F" w:rsidRDefault="007A6A7F" w:rsidP="00300C4F">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="490CEB13" w14:textId="047DFCFA" w:rsidR="001A0C9F" w:rsidRDefault="00436403" w:rsidP="000D3D29">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251658239" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="62C84680" wp14:editId="1DAA2CEB">
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="62C84680" wp14:editId="1DAA2CEB">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>4278956</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>27430</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1717705" cy="572568"/>
                 <wp:effectExtent l="0" t="0" r="15875" b="18415"/>
                 <wp:wrapNone/>
                 <wp:docPr id="7" name="Textruta 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1717705" cy="572568"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="3175">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="1A9B79E3" w14:textId="17013815" w:rsidR="00436403" w:rsidRPr="00B765D0" w:rsidRDefault="0026488B">
                             <w:pPr>
                               <w:rPr>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:proofErr w:type="spellStart"/>
                             <w:r w:rsidRPr="00B765D0">
                               <w:rPr>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t>Leaderkansliets</w:t>
                             </w:r>
-                            <w:proofErr w:type="spellEnd"/>
                             <w:r w:rsidR="00C35CDD" w:rsidRPr="00B765D0">
                               <w:rPr>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> anteckning</w:t>
                             </w:r>
                             <w:r w:rsidR="00C35CDD" w:rsidRPr="00B765D0">
                               <w:rPr>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:br/>
                             </w:r>
                             <w:r w:rsidR="00034490" w:rsidRPr="00B765D0">
                               <w:rPr>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t>Ankomstdatum:</w:t>
                             </w:r>
                             <w:r w:rsidR="00391AF0" w:rsidRPr="00B765D0">
                               <w:rPr>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="22"/>
@@ -207,69 +205,67 @@
                             </w:sdt>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="62C84680" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Textruta 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:336.95pt;margin-top:2.15pt;width:135.25pt;height:45.1pt;z-index:-251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDZCAJJDwIAAB8EAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjOkiYz4hRdugwD&#10;ugvQ7QNkWY6FSaImKbG7rx8lu2l2exnmB0E0qUPy8HBzPWhFTsJ5CaaixSynRBgOjTSHin75vH+x&#10;psQHZhqmwIiKPghPr7fPn216W4o5dKAa4QiCGF/2tqJdCLbMMs87oZmfgRUGnS04zQKa7pA1jvWI&#10;rlU2z/OrrAfXWAdceI9/b0cn3Sb8thU8fGxbLwJRFcXaQjpdOut4ZtsNKw+O2U7yqQz2D1VoJg0m&#10;PUPdssDI0cnfoLTkDjy0YcZBZ9C2kovUA3ZT5L90c98xK1IvSI63Z5r8/4PlH0739pMjYXgNAw4w&#10;NeHtHfCvnhjYdcwcxI1z0HeCNZi4iJRlvfXl9DRS7UsfQer+PTQ4ZHYMkICG1unICvZJEB0H8HAm&#10;XQyB8JhyVaxW+ZISjr7lar68WqcUrHx8bZ0PbwVoEi8VdTjUhM5Odz7Ealj5GBKTeVCy2UulkuEO&#10;9U45cmIogH36JvSfwpQhfUVfFqvlSMBfIfL0/QlCy4BKVlJXdH0OYmWk7Y1pks4Ck2q8Y8nKTDxG&#10;6kYSw1APGBj5rKF5QEYdjIrFDcNLB+47JT2qtaL+25E5QYl6Z3Aqr4rFIso7GQtkEQ136akvPcxw&#10;hKpooGS87kJaiUiYgRucXisTsU+VTLWiChPf08ZEmV/aKeppr7c/AAAA//8DAFBLAwQUAAYACAAA&#10;ACEAe5gqXN0AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBCF7yb+h82YeDGyFSpI6ZYQ&#10;E71JAvgDhu7QNnRmm+5C6793OentTd7Le9/k65FbdaXeN04MvEwSUCSls41UBr4PH89voHxAsdg6&#10;IQM/5GFd3N/lmFk3yI6u+1CpWCI+QwN1CF2mtS9rYvQT15FE7+R6xhDPvtK2xyGWc6unSTLXjI3E&#10;hRo7eq+pPO8vbOALBUfm3ebJBd7yMD1/Lg6JMY8P42YFKtAY/sJww4/oUESmo7uI9ao1MF/MljFq&#10;IJ2Biv4yTVNQx5t4BV3k+v8DxS8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA2QgCSQ8C&#10;AAAfBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAe5gq&#10;XN0AAAAIAQAADwAAAAAAAAAAAAAAAABpBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AHMFAAAAAA==&#10;" strokeweight=".25pt">
+              <v:shape id="Textruta 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:336.95pt;margin-top:2.15pt;width:135.25pt;height:45.1pt;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDZCAJJDwIAAB8EAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjOkiYz4hRdugwD&#10;ugvQ7QNkWY6FSaImKbG7rx8lu2l2exnmB0E0qUPy8HBzPWhFTsJ5CaaixSynRBgOjTSHin75vH+x&#10;psQHZhqmwIiKPghPr7fPn216W4o5dKAa4QiCGF/2tqJdCLbMMs87oZmfgRUGnS04zQKa7pA1jvWI&#10;rlU2z/OrrAfXWAdceI9/b0cn3Sb8thU8fGxbLwJRFcXaQjpdOut4ZtsNKw+O2U7yqQz2D1VoJg0m&#10;PUPdssDI0cnfoLTkDjy0YcZBZ9C2kovUA3ZT5L90c98xK1IvSI63Z5r8/4PlH0739pMjYXgNAw4w&#10;NeHtHfCvnhjYdcwcxI1z0HeCNZi4iJRlvfXl9DRS7UsfQer+PTQ4ZHYMkICG1unICvZJEB0H8HAm&#10;XQyB8JhyVaxW+ZISjr7lar68WqcUrHx8bZ0PbwVoEi8VdTjUhM5Odz7Ealj5GBKTeVCy2UulkuEO&#10;9U45cmIogH36JvSfwpQhfUVfFqvlSMBfIfL0/QlCy4BKVlJXdH0OYmWk7Y1pks4Ck2q8Y8nKTDxG&#10;6kYSw1APGBj5rKF5QEYdjIrFDcNLB+47JT2qtaL+25E5QYl6Z3Aqr4rFIso7GQtkEQ136akvPcxw&#10;hKpooGS87kJaiUiYgRucXisTsU+VTLWiChPf08ZEmV/aKeppr7c/AAAA//8DAFBLAwQUAAYACAAA&#10;ACEAe5gqXN0AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBCF7yb+h82YeDGyFSpI6ZYQ&#10;E71JAvgDhu7QNnRmm+5C6793OentTd7Le9/k65FbdaXeN04MvEwSUCSls41UBr4PH89voHxAsdg6&#10;IQM/5GFd3N/lmFk3yI6u+1CpWCI+QwN1CF2mtS9rYvQT15FE7+R6xhDPvtK2xyGWc6unSTLXjI3E&#10;hRo7eq+pPO8vbOALBUfm3ebJBd7yMD1/Lg6JMY8P42YFKtAY/sJww4/oUESmo7uI9ao1MF/MljFq&#10;IJ2Biv4yTVNQx5t4BV3k+v8DxS8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA2QgCSQ8C&#10;AAAfBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAe5gq&#10;XN0AAAAIAQAADwAAAAAAAAAAAAAAAABpBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AHMFAAAAAA==&#10;" strokeweight=".25pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="1A9B79E3" w14:textId="17013815" w:rsidR="00436403" w:rsidRPr="00B765D0" w:rsidRDefault="0026488B">
                       <w:pPr>
                         <w:rPr>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:proofErr w:type="spellStart"/>
                       <w:r w:rsidRPr="00B765D0">
                         <w:rPr>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>Leaderkansliets</w:t>
                       </w:r>
-                      <w:proofErr w:type="spellEnd"/>
                       <w:r w:rsidR="00C35CDD" w:rsidRPr="00B765D0">
                         <w:rPr>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> anteckning</w:t>
                       </w:r>
                       <w:r w:rsidR="00C35CDD" w:rsidRPr="00B765D0">
                         <w:rPr>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:br/>
                       </w:r>
                       <w:r w:rsidR="00034490" w:rsidRPr="00B765D0">
                         <w:rPr>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>Ankomstdatum:</w:t>
                       </w:r>
                       <w:r w:rsidR="00391AF0" w:rsidRPr="00B765D0">
                         <w:rPr>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="22"/>
@@ -372,65 +368,51 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="09B7604D" w14:textId="2BFB0160" w:rsidR="00A70B2D" w:rsidRDefault="008C36AE" w:rsidP="00DC5AF3">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rubrik1Char"/>
         </w:rPr>
         <w:t>Slutredovisning</w:t>
       </w:r>
       <w:r w:rsidR="0057679E">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00CB2373">
         <w:rPr>
           <w:rStyle w:val="Rubrik2Char"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidR="0057679E" w:rsidRPr="00DC5AF3">
         <w:rPr>
           <w:rStyle w:val="Rubrik2Char"/>
         </w:rPr>
-        <w:t xml:space="preserve">elprojekt inom </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Nordvästra Skaraborg paraplyprojekt</w:t>
+        <w:t>elprojekt inom Leader Nordvästra Skaraborg paraplyprojekt</w:t>
       </w:r>
       <w:r w:rsidR="00E70BD3">
         <w:rPr>
           <w:rStyle w:val="Rubrik2Char"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblW w:w="9025" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1486"/>
         <w:gridCol w:w="7539"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A70B2D" w:rsidRPr="0038712C" w14:paraId="5C33C669" w14:textId="77777777" w:rsidTr="0008289E">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
@@ -867,108 +849,104 @@
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2265"/>
         <w:gridCol w:w="1701"/>
         <w:gridCol w:w="1417"/>
         <w:gridCol w:w="3628"/>
       </w:tblGrid>
       <w:tr w:rsidR="00442F82" w14:paraId="72FF62D8" w14:textId="77777777" w:rsidTr="00442F82">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2265" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="796B6689" w14:textId="0C5AEC06" w:rsidR="00D2239E" w:rsidRPr="004836C4" w:rsidRDefault="009B1070">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004836C4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Namn</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="28498AA9" w14:textId="4B31C1CC" w:rsidR="00D2239E" w:rsidRPr="004836C4" w:rsidRDefault="009B1070">
             <w:pPr>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004836C4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Roll</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="285936A9" w14:textId="164F8DA9" w:rsidR="00D2239E" w:rsidRPr="004836C4" w:rsidRDefault="00722A99">
             <w:pPr>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004836C4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Telefon</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3628" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0192ACE4" w14:textId="275E455F" w:rsidR="00D2239E" w:rsidRPr="004836C4" w:rsidRDefault="00722A99">
             <w:pPr>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004836C4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>E-post</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1605,103 +1583,104 @@
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4139" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="355DB4A5" w14:textId="0BC24FCD" w:rsidR="009873B1" w:rsidRPr="005D0FD4" w:rsidRDefault="009873B1" w:rsidP="005D7D7A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C05096" w:rsidRPr="008B7D7A" w14:paraId="40B43008" w14:textId="77777777" w:rsidTr="00DC79A9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E91CE38" w14:textId="77777777" w:rsidR="00CB57B3" w:rsidRDefault="00CB57B3" w:rsidP="00CB57B3">
+          <w:p w14:paraId="0E91CE38" w14:textId="2D612341" w:rsidR="00CB57B3" w:rsidRDefault="00CB57B3" w:rsidP="00CB57B3">
             <w:r>
               <w:t>Antal timmar sysselsättning projektet skapar</w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="0AA0FC36" w14:textId="77777777" w:rsidR="00CB57B3" w:rsidRPr="00973ED6" w:rsidRDefault="00CB57B3" w:rsidP="00CB57B3">
+            <w:r w:rsidR="002E185B">
+              <w:t xml:space="preserve"> (som finns kvar </w:t>
+            </w:r>
+            <w:r w:rsidR="009D5039">
+              <w:t xml:space="preserve">efter projektets </w:t>
+            </w:r>
+            <w:r w:rsidR="009556D0">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="009D5039">
+              <w:t>slut).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0AA0FC36" w14:textId="07437E22" w:rsidR="00CB57B3" w:rsidRPr="00973ED6" w:rsidRDefault="00CB57B3" w:rsidP="00CB57B3">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00973ED6">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Som sysselsättning räknas arbete utfört av löntagare, egenföretagare eller personer som medverkar i arbetsmarknads-</w:t>
+              <w:t>Som sysselsättning räknas arbete utfört av löntagare, egenföretagare eller personer som medverkar i arbetsmarknads-politiska</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00973ED6">
+            <w:r w:rsidR="00535198">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>politiskaprogram</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00973ED6">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> och får lön från företagaren.</w:t>
+              <w:t>program och får lön från företagaren.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2A0E5F41" w14:textId="5CF84A21" w:rsidR="00C05096" w:rsidRDefault="00CB57B3" w:rsidP="00CB57B3">
             <w:r w:rsidRPr="00973ED6">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">heltid = 1720 </w:t>
+              <w:t>heltid = 1720 tim</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...7 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="04690EB1" w14:textId="77777777" w:rsidR="00C05096" w:rsidRPr="005D0FD4" w:rsidRDefault="00C05096" w:rsidP="00E20D94">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="737" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4D655A1E" w14:textId="77777777" w:rsidR="00C05096" w:rsidRPr="005D0FD4" w:rsidRDefault="00C05096" w:rsidP="00DC79A9">
             <w:pPr>
               <w:jc w:val="center"/>
@@ -2107,50 +2086,51 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4139" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="52574A3A" w14:textId="2CBC89AD" w:rsidR="009873B1" w:rsidRPr="005D0FD4" w:rsidRDefault="009873B1" w:rsidP="005D7D7A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DC79A9" w:rsidRPr="008B7D7A" w14:paraId="04D56640" w14:textId="77777777" w:rsidTr="00DC79A9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="72427CF8" w14:textId="77777777" w:rsidR="009873B1" w:rsidRDefault="009873B1" w:rsidP="007B0D13">
             <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t>Antal deltagare i kompetenshöjande insatser</w:t>
             </w:r>
             <w:r>
               <w:br/>
               <w:t>(Från 16 år och äldre)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3D7DDCAB" w14:textId="77777777" w:rsidR="009873B1" w:rsidRPr="005D0FD4" w:rsidRDefault="009873B1" w:rsidP="00E20D94">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -2166,51 +2146,50 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4139" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2087625E" w14:textId="16587D49" w:rsidR="009873B1" w:rsidRPr="005D0FD4" w:rsidRDefault="009873B1" w:rsidP="005D7D7A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DC79A9" w:rsidRPr="008B7D7A" w14:paraId="48CDD5DB" w14:textId="77777777" w:rsidTr="00DC79A9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="09C05E46" w14:textId="668CA9FD" w:rsidR="009873B1" w:rsidRDefault="009873B1" w:rsidP="007B0D13">
             <w:r>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Antal </w:t>
             </w:r>
             <w:r w:rsidR="00D33DA0">
               <w:t>nya besökare per år</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="347C24D3" w14:textId="77777777" w:rsidR="009873B1" w:rsidRPr="005D0FD4" w:rsidRDefault="009873B1" w:rsidP="00E20D94">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="737" w:type="dxa"/>
@@ -2366,108 +2345,91 @@
           <w:tcPr>
             <w:tcW w:w="737" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1D2D8CB3" w14:textId="77777777" w:rsidR="009873B1" w:rsidRPr="005D0FD4" w:rsidRDefault="009873B1" w:rsidP="0052267A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4139" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2C6C2EAA" w14:textId="6EF6C9DB" w:rsidR="009873B1" w:rsidRPr="005D0FD4" w:rsidRDefault="002871D2" w:rsidP="00777692">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="002871D2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Leader</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> kan komma att be sökande besvara enkät efter genomfört projekt</w:t>
+              <w:t>Leader kan komma att be sökande besvara enkät efter genomfört projekt</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="58443D4A" w14:textId="62D9251F" w:rsidR="00A70B2D" w:rsidRDefault="00A70B2D">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Rubrik2Char"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5AE85DA8" w14:textId="022BFBB2" w:rsidR="00F0787D" w:rsidRDefault="0067520F" w:rsidP="00A21DDE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rubrik2Char"/>
         </w:rPr>
         <w:t xml:space="preserve">REDOVISA </w:t>
       </w:r>
       <w:r w:rsidR="00F0787D" w:rsidRPr="00DC5AF3">
         <w:rPr>
           <w:rStyle w:val="Rubrik2Char"/>
         </w:rPr>
         <w:t>PRIVAT INSATS – IDEELLT ARBETE</w:t>
       </w:r>
       <w:r w:rsidR="00F0787D">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00F0787D" w:rsidRPr="00552211">
-        <w:t xml:space="preserve">Alla </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> ska omfattas av privat insats i form av pengar, ideellt arbete eller ideella resurser</w:t>
+        <w:t>Alla Leaderprojekt ska omfattas av privat insats i form av pengar, ideellt arbete eller ideella resurser</w:t>
       </w:r>
       <w:r w:rsidR="00E4137A" w:rsidRPr="00552211">
         <w:t xml:space="preserve"> till ett värde av 30% av projektets </w:t>
       </w:r>
       <w:r w:rsidR="008F1EE1" w:rsidRPr="00552211">
         <w:t>totala omfattning</w:t>
       </w:r>
       <w:r w:rsidR="00E4137A" w:rsidRPr="00552211">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00F0787D" w:rsidRPr="00552211">
         <w:t>Ideellt arbete redovisas genom dokumentation av det lokala engagemanget</w:t>
       </w:r>
       <w:r w:rsidR="00136644" w:rsidRPr="00552211">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F5DEAD9" w14:textId="401B57E1" w:rsidR="00F0787D" w:rsidRPr="00C665DC" w:rsidRDefault="00BF3BB7" w:rsidP="00DC5AF3">
       <w:pPr>
         <w:pStyle w:val="Ingetavstnd"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
@@ -2795,67 +2757,51 @@
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>Deltagande av personer från 16 år och uppåt</w:t>
             </w:r>
             <w:r w:rsidR="00061D88" w:rsidRPr="00F9123A">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r w:rsidR="002871D2" w:rsidRPr="00F9123A">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>34</w:t>
             </w:r>
             <w:r w:rsidR="00061D88" w:rsidRPr="00F9123A">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
-              <w:t>0 kr/</w:t>
-[...15 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>0 kr/tim)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FFC000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FFC000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFC000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FFC000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFCC66"/>
           </w:tcPr>
           <w:p w14:paraId="73E75BA5" w14:textId="77777777" w:rsidR="00E4137A" w:rsidRDefault="00E4137A" w:rsidP="001A0C9F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -2892,97 +2838,65 @@
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FFC000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="278E27EE" w14:textId="661EBEC6" w:rsidR="00E4137A" w:rsidRPr="00F9123A" w:rsidRDefault="00E4137A" w:rsidP="003964E3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F9123A">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>Deltagande av personer</w:t>
             </w:r>
             <w:r w:rsidR="00061D88" w:rsidRPr="00F9123A">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> år (</w:t>
+              <w:t xml:space="preserve"> 13-15 år (</w:t>
             </w:r>
             <w:r w:rsidR="002871D2" w:rsidRPr="00F9123A">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>77</w:t>
             </w:r>
             <w:r w:rsidR="00061D88" w:rsidRPr="00F9123A">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve"> kr/</w:t>
-[...15 lines deleted...]
-              <w:t>)</w:t>
+              <w:t xml:space="preserve"> kr/tim)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FFC000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FFC000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFC000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FFC000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="139EA244" w14:textId="77777777" w:rsidR="00E4137A" w:rsidRDefault="00E4137A" w:rsidP="001A0C9F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -3467,123 +3381,91 @@
             <w:sz w:val="20"/>
           </w:rPr>
           <w:id w:val="1050727953"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidR="00B14F0A">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:b w:val="0"/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00B14F0A">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Ja, det är momspliktigt. Utgifterna redovisas </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> moms.</w:t>
+        <w:t xml:space="preserve"> Ja, det är momspliktigt. Utgifterna redovisas exkl moms.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="245061B0" w14:textId="77777777" w:rsidR="00B14F0A" w:rsidRDefault="00000000" w:rsidP="00B14F0A">
       <w:pPr>
         <w:pStyle w:val="Ingetavstnd"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:b w:val="0"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:id w:val="795809138"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidR="00B14F0A">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:b w:val="0"/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00B14F0A">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Nej, det är inte momspliktigt. Utgifterna redovisas </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> moms.</w:t>
+        <w:t xml:space="preserve"> Nej, det är inte momspliktigt. Utgifterna redovisas inkl moms.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AC06FA9" w14:textId="77777777" w:rsidR="00B14F0A" w:rsidRDefault="00B14F0A" w:rsidP="00B14F0A">
       <w:pPr>
         <w:pStyle w:val="Ingetavstnd"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4E6649DD" w14:textId="09BAAAD1" w:rsidR="00B14F0A" w:rsidRPr="000C6B90" w:rsidRDefault="00B14F0A" w:rsidP="00C55954">
       <w:pPr>
         <w:pStyle w:val="Ingetavstnd"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Motivera momsplikten för projektet. Observera att projektet per automatik inte är momspliktigt bara för att din ordinarie verksamhet är momspliktigt.</w:t>
@@ -3600,114 +3482,98 @@
       </w:tblGrid>
       <w:tr w:rsidR="005725AD" w14:paraId="0106BCBC" w14:textId="77777777" w:rsidTr="005725AD">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1EE98E59" w14:textId="77777777" w:rsidR="005725AD" w:rsidRPr="00C55954" w:rsidRDefault="005725AD" w:rsidP="00281EBC">
             <w:pPr>
               <w:pStyle w:val="Ingetavstnd"/>
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5E60CB07" w14:textId="46C70E86" w:rsidR="00BF3BB7" w:rsidRDefault="001B59E2" w:rsidP="00911668">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">REDOVISA UTGIFTER </w:t>
       </w:r>
       <w:r w:rsidR="00BF3BB7">
         <w:t>BUDGET</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BD1A7C1" w14:textId="7FE10D22" w:rsidR="002C148B" w:rsidRPr="006F336E" w:rsidRDefault="001B59E2" w:rsidP="007060C4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Ange en sammanställning av det utgifter du ansöker om utbetalning för</w:t>
       </w:r>
       <w:r w:rsidR="006C10BB">
         <w:t xml:space="preserve">. Samtliga utgifter kräver </w:t>
       </w:r>
       <w:r w:rsidR="005E370E">
         <w:t xml:space="preserve">kopior på </w:t>
       </w:r>
       <w:r w:rsidR="006C10BB">
         <w:t>underlag</w:t>
       </w:r>
       <w:r w:rsidR="005E370E">
-        <w:t xml:space="preserve"> som lämnas eller postas till </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve"> som lämnas eller postas till Leaderkansliet. </w:t>
       </w:r>
       <w:r w:rsidR="006F336E">
-        <w:t xml:space="preserve">Stödberättigade utgifter är det du </w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">fick beviljat </w:t>
+        <w:t xml:space="preserve">Stödberättigade utgifter är det du fick beviljat </w:t>
       </w:r>
       <w:r w:rsidR="002F1074">
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidR="006F336E">
         <w:t xml:space="preserve"> din ansökan. </w:t>
       </w:r>
       <w:r w:rsidR="00F1588C">
         <w:t>Delprojekt</w:t>
       </w:r>
       <w:r w:rsidR="00B11A21">
         <w:t xml:space="preserve"> med 40% och 70% i stödnivå justeras av </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00915203">
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidR="00B11A21">
-        <w:t>eaderkansliet</w:t>
-[...3 lines deleted...]
-        <w:t>,</w:t>
+        <w:t>eaderkansliet,</w:t>
       </w:r>
       <w:r w:rsidR="00F1588C">
         <w:t xml:space="preserve"> du anger </w:t>
       </w:r>
       <w:r w:rsidR="00915203">
         <w:t>faktiskt belopp.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Rutntstabell4dekorfrg5"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4422"/>
         <w:gridCol w:w="907"/>
         <w:gridCol w:w="1153"/>
         <w:gridCol w:w="1077"/>
         <w:gridCol w:w="1341"/>
       </w:tblGrid>
       <w:tr w:rsidR="00FF0B2D" w14:paraId="33A8CE2B" w14:textId="77777777" w:rsidTr="00EB544C">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
@@ -5080,71 +4946,61 @@
           <w:rStyle w:val="Rubrik2Char"/>
         </w:rPr>
         <w:t xml:space="preserve">REDOVISA </w:t>
       </w:r>
       <w:r w:rsidR="00ED112D">
         <w:rPr>
           <w:rStyle w:val="Rubrik2Char"/>
         </w:rPr>
         <w:t>INTÄKTER</w:t>
       </w:r>
       <w:r w:rsidR="00CD09D1">
         <w:rPr>
           <w:rStyle w:val="Rubrik2Char"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00B667C9">
         <w:t>Om projektet genererat intäkter till dig som projektägare anger du</w:t>
       </w:r>
       <w:r w:rsidR="0035345F">
         <w:t xml:space="preserve"> vad intäkterna rör sig om samt beloppet. Intäkterna redovisas </w:t>
       </w:r>
       <w:r w:rsidR="008303D2">
         <w:t xml:space="preserve">netto om projektet är </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="008D5169">
         <w:t>exkl</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="006C769D">
         <w:t xml:space="preserve"> moms</w:t>
       </w:r>
       <w:r w:rsidR="008303D2">
         <w:t xml:space="preserve"> och </w:t>
       </w:r>
       <w:r w:rsidR="008D5169">
-        <w:t xml:space="preserve">brutto om projektet är </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> moms.</w:t>
+        <w:t>brutto om projektet är inkl moms.</w:t>
       </w:r>
       <w:r w:rsidR="00EC1553">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EC1553" w:rsidRPr="00EC1553">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Underlag på intäkterna </w:t>
       </w:r>
       <w:r w:rsidR="00224C0D">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>kommer</w:t>
       </w:r>
       <w:r w:rsidR="00EC1553" w:rsidRPr="00EC1553">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> att krävas</w:t>
       </w:r>
       <w:r w:rsidR="00B16FE7">
         <w:rPr>
           <w:b/>
@@ -5347,60 +5203,55 @@
     <w:p w14:paraId="743242AE" w14:textId="46338F79" w:rsidR="003F2EC1" w:rsidRDefault="003F2EC1" w:rsidP="008F5DC4">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r>
         <w:t>REDOVISA FINANSIERING</w:t>
       </w:r>
       <w:r w:rsidR="00CD09D1">
         <w:br/>
       </w:r>
       <w:r w:rsidR="008E2A17" w:rsidRPr="00853628">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidR="007A1467" w:rsidRPr="00853628">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>yll endast i egen och privat</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (Stöd fylls i av </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="008E2A17">
         <w:t>L</w:t>
       </w:r>
       <w:r>
-        <w:t>eaderkansliet</w:t>
-[...3 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>eaderkansliet)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Rutntstabell4"/>
         <w:tblW w:w="9062" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6463"/>
         <w:gridCol w:w="1358"/>
         <w:gridCol w:w="1241"/>
       </w:tblGrid>
       <w:tr w:rsidR="00994EED" w14:paraId="22102D1E" w14:textId="77777777" w:rsidTr="005B053C">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="6463" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0FC26D46" w14:textId="2DCB6406" w:rsidR="00994EED" w:rsidRPr="00BF3BB7" w:rsidRDefault="00994EED" w:rsidP="00037B08">
             <w:pPr>
               <w:tabs>
@@ -5712,65 +5563,56 @@
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
               </w:tabs>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5AD4D5D9" w14:textId="77777777" w:rsidR="00636E74" w:rsidRDefault="00636E74" w:rsidP="00095A76"/>
     <w:p w14:paraId="3B5774F2" w14:textId="5AB348A0" w:rsidR="009E3441" w:rsidRDefault="009E3441" w:rsidP="009E3441">
       <w:pPr>
         <w:pStyle w:val="Ingetavstnd"/>
       </w:pPr>
       <w:r w:rsidRPr="00695227">
         <w:t>Hur upplevde du att arbeta med denna typ av projektstöd?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="242424"/>
           <w:sz w:val="21"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00695227">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="21"/>
         </w:rPr>
-        <w:t>Leader</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> tar gärna emot din</w:t>
+        <w:t>Leader tar gärna emot din</w:t>
       </w:r>
       <w:r w:rsidR="00695227" w:rsidRPr="00695227">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00695227">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> synpunkter ris som ros:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9050"/>
       </w:tblGrid>
@@ -5790,51 +5632,50 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2D7C82C5" w14:textId="77777777" w:rsidR="009E3441" w:rsidRDefault="009E3441" w:rsidP="00DC5AF3">
       <w:pPr>
         <w:pStyle w:val="Ingetavstnd"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4CF3D1AE" w14:textId="47A203E7" w:rsidR="00341746" w:rsidRDefault="00341746" w:rsidP="00DC5AF3">
       <w:pPr>
         <w:pStyle w:val="Ingetavstnd"/>
       </w:pPr>
       <w:r>
         <w:t>Bilagor:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BFDA20" w14:textId="54733B3B" w:rsidR="00341746" w:rsidRDefault="00341746" w:rsidP="00341746">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Har bilagor bifogats: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B1FD645" w14:textId="1EDD5575" w:rsidR="00341746" w:rsidRDefault="00341746" w:rsidP="00341746">
       <w:r>
         <w:t>Om ja, vilka?</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblW w:w="9086" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9086"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A96F8D" w14:paraId="63867D81" w14:textId="77777777" w:rsidTr="009C2700">
         <w:trPr>
           <w:trHeight w:val="450"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9086" w:type="dxa"/>
           </w:tcPr>
@@ -6066,57 +5907,52 @@
       </w:r>
       <w:r w:rsidR="005E4A8A">
         <w:t xml:space="preserve"> minst</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 30% av projektets omfattning.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="533919FC" w14:textId="1ABC2658" w:rsidR="00E567C7" w:rsidRDefault="00E567C7" w:rsidP="00E567C7">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="714" w:hanging="357"/>
       </w:pPr>
       <w:r>
         <w:t>Projektägaren är skyldig att uppfylla informationsskyldighet och inkludera EU-flagga +</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidR="0041751E">
-        <w:t xml:space="preserve">lokal </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>lokal Leaderlogga</w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve"> i </w:t>
       </w:r>
       <w:r w:rsidR="005E40D7">
         <w:t>allt informationsmaterial</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> och kommunikation om projektet.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66EBC8ED" w14:textId="7DE503D3" w:rsidR="00312068" w:rsidRDefault="00E567C7" w:rsidP="006E0EDA">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="714" w:hanging="357"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">LEADER har rätt att publicera kort information och bilder om projektet på </w:t>
       </w:r>
       <w:r w:rsidR="005E40D7">
         <w:t>digitala plattformar och rapporter</w:t>
@@ -6286,142 +6122,134 @@
       <w:r w:rsidR="00613A34">
         <w:t>n</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> totala </w:t>
       </w:r>
       <w:r w:rsidR="00B21449">
         <w:t>utgiften för personal (lön + lönekostnadspålägg)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="478B8E7B" w14:textId="1CBD6BA2" w:rsidR="00613A34" w:rsidRPr="003D0D69" w:rsidRDefault="00613A34" w:rsidP="00613A34">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00613A34">
         <w:rPr>
           <w:i/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Underlag krävs</w:t>
       </w:r>
       <w:r w:rsidR="000136F0">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> ej</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5840FF55" w14:textId="4897D6BF" w:rsidR="00613A34" w:rsidRPr="003D0D69" w:rsidRDefault="00613A34" w:rsidP="00613A34">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D0D69">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Övriga utgifter</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04164B03" w14:textId="1618AE35" w:rsidR="00613A34" w:rsidRDefault="0058523F" w:rsidP="00613A34">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Specificerade f</w:t>
       </w:r>
       <w:r w:rsidR="00D50E53">
         <w:t>akturor med tillhörande underlag (tex offert eller uppdragsbeskrivning)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D014310" w14:textId="2074417B" w:rsidR="00D50E53" w:rsidRDefault="00C5694F" w:rsidP="00613A34">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Betalningsbevis på att utgiften är historiskt betald av stödmottagaren</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2700DFFB" w14:textId="42D29E39" w:rsidR="00700977" w:rsidRDefault="00700977" w:rsidP="00613A34">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Eget arbete redovisas med mallen </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="005623A8">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:color w:val="D67376" w:themeColor="accent4"/>
           </w:rPr>
           <w:t>projektdagbok</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="005623A8">
         <w:rPr>
           <w:color w:val="D67376" w:themeColor="accent4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00AF7D8C">
         <w:t>340</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> kr/</w:t>
-[...7 lines deleted...]
-        <w:t>)</w:t>
+        <w:t xml:space="preserve"> kr/tim)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30066D39" w14:textId="7C25E800" w:rsidR="0047527C" w:rsidRDefault="0047527C" w:rsidP="00433A42">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Resor med egen bil redovisas med </w:t>
       </w:r>
       <w:r w:rsidR="008118D3">
         <w:t xml:space="preserve">mallen </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidRPr="005623A8">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:color w:val="D67376" w:themeColor="accent4"/>
           </w:rPr>
           <w:t>körjournal</w:t>
         </w:r>
       </w:hyperlink>
@@ -6432,51 +6260,51 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00223112">
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00AF7D8C">
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00223112">
         <w:t>0 kr/mil)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36EDBBE6" w14:textId="4685ED38" w:rsidR="00F03F78" w:rsidRDefault="009B4B47" w:rsidP="009511B5">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660287" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4F4D3961" wp14:editId="2B58F529">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4F4D3961" wp14:editId="2B58F529">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>3167012</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>313038</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1477447" cy="745958"/>
             <wp:effectExtent l="0" t="0" r="8890" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="131277455" name="Bildobjekt 3" descr="En bild som visar text, Teckensnitt, Grafik, design&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="131277455" name="Bildobjekt 3" descr="En bild som visar text, Teckensnitt, Grafik, design&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId15" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -6492,51 +6320,51 @@
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1477447" cy="745958"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659263" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3D33DAB5" wp14:editId="1AEA58AF">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3D33DAB5" wp14:editId="1AEA58AF">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>4662716</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>218677</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="852007" cy="863125"/>
             <wp:effectExtent l="0" t="0" r="5715" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="1038871129" name="Bildobjekt 2" descr="En bild som visar flagga, symbol, text, Teckensnitt&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1038871129" name="Bildobjekt 2" descr="En bild som visar flagga, symbol, text, Teckensnitt&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId16" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -6611,104 +6439,83 @@
           <w:color w:val="D67376" w:themeColor="accent4"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="589CBA70" w14:textId="53FDB141" w:rsidR="009511B5" w:rsidRDefault="009511B5" w:rsidP="00F03F78">
       <w:pPr>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5F142BAD" w14:textId="1C7BBA8D" w:rsidR="00A47920" w:rsidRDefault="00A47920" w:rsidP="00A47920">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
       <w:r>
         <w:t>Kontakta kansliet</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02B5F068" w14:textId="6FF51227" w:rsidR="00BB60C4" w:rsidRPr="000D0F4A" w:rsidRDefault="00A47920" w:rsidP="00A47920">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
           <w:color w:val="D67376" w:themeColor="accent4"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:t>Maila</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> din </w:t>
+        <w:t xml:space="preserve">Maila din </w:t>
       </w:r>
       <w:r w:rsidR="003B3585">
         <w:t xml:space="preserve">slutredovisning </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">till </w:t>
       </w:r>
       <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidRPr="000D0F4A">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:color w:val="D67376" w:themeColor="accent4"/>
           </w:rPr>
           <w:t>info@leadernvskaraborg.se</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="25E2485E" w14:textId="6B7921FD" w:rsidR="00BB60C4" w:rsidRPr="00C8035C" w:rsidRDefault="00C8035C" w:rsidP="00A47920">
       <w:r w:rsidRPr="00C8035C">
         <w:t>Post</w:t>
       </w:r>
       <w:r w:rsidR="00AA6B4D">
-        <w:t xml:space="preserve">: </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> Nordvästra Skaraborg, BOX 63, 532 21 SKARA</w:t>
+        <w:t>: Leader Nordvästra Skaraborg, BOX 63, 532 21 SKARA</w:t>
       </w:r>
       <w:r w:rsidRPr="00C8035C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F7177F8" w14:textId="1FCB6849" w:rsidR="00A47920" w:rsidRPr="00A47920" w:rsidRDefault="00E42B24" w:rsidP="00A47920">
+    <w:p w14:paraId="1F7177F8" w14:textId="1FCB6849" w:rsidR="00A47920" w:rsidRDefault="00E42B24" w:rsidP="00A47920">
       <w:r>
-        <w:t xml:space="preserve">Monica </w:t>
-[...7 lines deleted...]
-        <w:t>, projektcoach</w:t>
+        <w:t>Monica Staudinger, projektcoach</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>070-259 97 06</w:t>
       </w:r>
       <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidRPr="000D0F4A">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:color w:val="D67376" w:themeColor="accent4"/>
           </w:rPr>
           <w:t>, monica@leadernvskaraborg.se</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00A47920">
         <w:t>Lovisa Johansson Hollsten, verksamhets</w:t>
       </w:r>
       <w:r w:rsidR="006C40D1">
         <w:t>ansvarig</w:t>
       </w:r>
       <w:r w:rsidR="00A47920">
         <w:br/>
@@ -6717,75 +6524,148 @@
       <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidR="00A47920" w:rsidRPr="000D0F4A">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:color w:val="D67376" w:themeColor="accent4"/>
           </w:rPr>
           <w:t>lovisa@leadernvskaraborg.se</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="003225B8">
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidR="00A47920" w:rsidRPr="000D0F4A">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:color w:val="D67376" w:themeColor="accent4"/>
           </w:rPr>
           <w:t>www.leadernvskaraborg.se</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:sectPr w:rsidR="00A47920" w:rsidRPr="00A47920" w:rsidSect="00772A77">
+    <w:p w14:paraId="773A44DE" w14:textId="77777777" w:rsidR="00B86A93" w:rsidRDefault="00B86A93" w:rsidP="00A47920"/>
+    <w:p w14:paraId="360794F1" w14:textId="649A51EA" w:rsidR="00B86A93" w:rsidRDefault="00A82987" w:rsidP="00A82987">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Instruktion för slutredovisning av din delaktivitet</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF5DCA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74D47425" w14:textId="77777777" w:rsidR="00AF5DCA" w:rsidRDefault="00AF5DCA" w:rsidP="00AF5DCA"/>
+    <w:p w14:paraId="4FAF98DE" w14:textId="27BCAAFB" w:rsidR="00AF5DCA" w:rsidRPr="0005557F" w:rsidRDefault="00AF5DCA" w:rsidP="00AF5DCA">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId22" w:history="1">
+        <w:r w:rsidRPr="0005557F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:b/>
+            <w:bCs/>
+            <w:color w:val="auto"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>Presentation: P</w:t>
+        </w:r>
+        <w:r w:rsidR="00977B9B" w:rsidRPr="0005557F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:b/>
+            <w:bCs/>
+            <w:color w:val="auto"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>araplystöd – genomföra och redovisa &gt;&gt;&gt;</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7F0FEC37" w14:textId="04278915" w:rsidR="00977B9B" w:rsidRPr="007C6B3E" w:rsidRDefault="00977B9B" w:rsidP="00AF5DCA">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId23" w:history="1">
+        <w:r w:rsidRPr="007C6B3E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:b/>
+            <w:bCs/>
+            <w:color w:val="auto"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>Instruktionsfilm</w:t>
+        </w:r>
+        <w:r w:rsidR="006E3F01" w:rsidRPr="007C6B3E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:b/>
+            <w:bCs/>
+            <w:color w:val="auto"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> slutredovisa delaktivitet &gt;&gt;&gt;</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:sectPr w:rsidR="00977B9B" w:rsidRPr="007C6B3E" w:rsidSect="00772A77">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5A2E6F78" w14:textId="77777777" w:rsidR="00097525" w:rsidRDefault="00097525" w:rsidP="00341746">
+    <w:p w14:paraId="591F5020" w14:textId="77777777" w:rsidR="00E87C82" w:rsidRDefault="00E87C82" w:rsidP="00341746">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="745EED91" w14:textId="77777777" w:rsidR="00097525" w:rsidRDefault="00097525" w:rsidP="00341746">
+    <w:p w14:paraId="5B403323" w14:textId="77777777" w:rsidR="00E87C82" w:rsidRDefault="00E87C82" w:rsidP="00341746">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -6837,61 +6717,61 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="51930016" w14:textId="77777777" w:rsidR="00097525" w:rsidRDefault="00097525" w:rsidP="00341746">
+    <w:p w14:paraId="61421A66" w14:textId="77777777" w:rsidR="00E87C82" w:rsidRDefault="00E87C82" w:rsidP="00341746">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6B88504E" w14:textId="77777777" w:rsidR="00097525" w:rsidRDefault="00097525" w:rsidP="00341746">
+    <w:p w14:paraId="31C56447" w14:textId="77777777" w:rsidR="00E87C82" w:rsidRDefault="00E87C82" w:rsidP="00341746">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1F1FDDBC" w14:textId="144D8372" w:rsidR="001A0C9F" w:rsidRPr="00EA5B0B" w:rsidRDefault="00D950C2" w:rsidP="00EA5B0B">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="22F817DB" wp14:editId="7CB8759E">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
@@ -8558,332 +8438,344 @@
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="818419745">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1279989902">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1772817376">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="843399862">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="480007274">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1226061762">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="210"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="230"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0057679E"/>
     <w:rsid w:val="0000288E"/>
     <w:rsid w:val="0000576E"/>
     <w:rsid w:val="00012787"/>
     <w:rsid w:val="000136F0"/>
     <w:rsid w:val="000242AE"/>
     <w:rsid w:val="000278F0"/>
     <w:rsid w:val="000305B7"/>
     <w:rsid w:val="00034490"/>
     <w:rsid w:val="00035D2E"/>
     <w:rsid w:val="000417CC"/>
     <w:rsid w:val="0004244B"/>
     <w:rsid w:val="0004651F"/>
     <w:rsid w:val="00054D68"/>
+    <w:rsid w:val="0005557F"/>
     <w:rsid w:val="000574ED"/>
     <w:rsid w:val="00061D88"/>
     <w:rsid w:val="00061EC0"/>
     <w:rsid w:val="0007316F"/>
     <w:rsid w:val="00073ADE"/>
     <w:rsid w:val="00095A76"/>
     <w:rsid w:val="00097525"/>
     <w:rsid w:val="000B4F12"/>
     <w:rsid w:val="000B7B66"/>
     <w:rsid w:val="000C0385"/>
     <w:rsid w:val="000C32C2"/>
     <w:rsid w:val="000D0F4A"/>
     <w:rsid w:val="000D3D29"/>
     <w:rsid w:val="000D4546"/>
     <w:rsid w:val="000E058B"/>
     <w:rsid w:val="000E48EC"/>
     <w:rsid w:val="000E5BA0"/>
     <w:rsid w:val="000F3A06"/>
     <w:rsid w:val="001042C9"/>
     <w:rsid w:val="001058CC"/>
     <w:rsid w:val="001230B9"/>
     <w:rsid w:val="00123E7F"/>
     <w:rsid w:val="001257FD"/>
     <w:rsid w:val="001262C0"/>
     <w:rsid w:val="0013513F"/>
     <w:rsid w:val="00136644"/>
     <w:rsid w:val="001375F5"/>
     <w:rsid w:val="00151E69"/>
     <w:rsid w:val="00154A9A"/>
     <w:rsid w:val="00160699"/>
     <w:rsid w:val="00160C82"/>
     <w:rsid w:val="00162D8F"/>
     <w:rsid w:val="00184496"/>
     <w:rsid w:val="0019081F"/>
     <w:rsid w:val="00196BE3"/>
     <w:rsid w:val="001A0C9F"/>
     <w:rsid w:val="001A34CF"/>
     <w:rsid w:val="001A4E33"/>
     <w:rsid w:val="001A6EDC"/>
     <w:rsid w:val="001B5613"/>
     <w:rsid w:val="001B59E2"/>
     <w:rsid w:val="001B7207"/>
     <w:rsid w:val="001C48AE"/>
     <w:rsid w:val="001D100B"/>
+    <w:rsid w:val="001D5514"/>
     <w:rsid w:val="001E446A"/>
     <w:rsid w:val="001E69E4"/>
     <w:rsid w:val="001F0AB2"/>
     <w:rsid w:val="00203C54"/>
     <w:rsid w:val="002061A4"/>
     <w:rsid w:val="002153E9"/>
+    <w:rsid w:val="00216960"/>
     <w:rsid w:val="002202FA"/>
     <w:rsid w:val="00223112"/>
     <w:rsid w:val="00223E61"/>
     <w:rsid w:val="00224C0D"/>
     <w:rsid w:val="002262D6"/>
     <w:rsid w:val="00226C0A"/>
     <w:rsid w:val="00241933"/>
     <w:rsid w:val="00243629"/>
     <w:rsid w:val="00245F23"/>
     <w:rsid w:val="00250BDC"/>
     <w:rsid w:val="00251842"/>
     <w:rsid w:val="0025664B"/>
     <w:rsid w:val="002622BB"/>
     <w:rsid w:val="0026488B"/>
     <w:rsid w:val="00267D69"/>
     <w:rsid w:val="00271BCB"/>
     <w:rsid w:val="002742A9"/>
     <w:rsid w:val="00281EBC"/>
     <w:rsid w:val="002826B9"/>
     <w:rsid w:val="0028608D"/>
     <w:rsid w:val="002871D2"/>
     <w:rsid w:val="00290290"/>
     <w:rsid w:val="00295D8B"/>
     <w:rsid w:val="002A071A"/>
     <w:rsid w:val="002A08A2"/>
     <w:rsid w:val="002A31CA"/>
     <w:rsid w:val="002B2372"/>
     <w:rsid w:val="002B2B57"/>
     <w:rsid w:val="002B7A5E"/>
     <w:rsid w:val="002C148B"/>
     <w:rsid w:val="002C75CA"/>
     <w:rsid w:val="002D715C"/>
+    <w:rsid w:val="002E185B"/>
     <w:rsid w:val="002F1074"/>
     <w:rsid w:val="002F5C68"/>
     <w:rsid w:val="00300C4F"/>
     <w:rsid w:val="00304AB0"/>
     <w:rsid w:val="003066FB"/>
     <w:rsid w:val="00312068"/>
     <w:rsid w:val="00314AD0"/>
     <w:rsid w:val="00320292"/>
     <w:rsid w:val="003225B8"/>
     <w:rsid w:val="00325C0B"/>
     <w:rsid w:val="003378BA"/>
     <w:rsid w:val="00341746"/>
     <w:rsid w:val="0034219D"/>
     <w:rsid w:val="00345086"/>
     <w:rsid w:val="00352F69"/>
     <w:rsid w:val="0035345F"/>
     <w:rsid w:val="00355B8E"/>
+    <w:rsid w:val="003620DD"/>
     <w:rsid w:val="00366EE9"/>
     <w:rsid w:val="003733AA"/>
     <w:rsid w:val="00373802"/>
     <w:rsid w:val="00386755"/>
     <w:rsid w:val="0038712C"/>
     <w:rsid w:val="00391AF0"/>
     <w:rsid w:val="00391FBE"/>
     <w:rsid w:val="00392640"/>
     <w:rsid w:val="00395C91"/>
     <w:rsid w:val="003B1808"/>
     <w:rsid w:val="003B3105"/>
     <w:rsid w:val="003B3585"/>
     <w:rsid w:val="003B3BF0"/>
     <w:rsid w:val="003C17B2"/>
     <w:rsid w:val="003C6BE8"/>
+    <w:rsid w:val="003C7D3A"/>
     <w:rsid w:val="003D0D69"/>
     <w:rsid w:val="003D64C3"/>
     <w:rsid w:val="003D7627"/>
     <w:rsid w:val="003E3C5E"/>
     <w:rsid w:val="003E3E1F"/>
     <w:rsid w:val="003F2EC1"/>
     <w:rsid w:val="003F4DF4"/>
     <w:rsid w:val="00415BB2"/>
     <w:rsid w:val="00416E69"/>
     <w:rsid w:val="0041751E"/>
     <w:rsid w:val="004251CE"/>
     <w:rsid w:val="00430D9C"/>
     <w:rsid w:val="00431E6A"/>
     <w:rsid w:val="00433A42"/>
     <w:rsid w:val="00436403"/>
     <w:rsid w:val="004376AE"/>
     <w:rsid w:val="00441816"/>
     <w:rsid w:val="00442F82"/>
     <w:rsid w:val="0046066B"/>
     <w:rsid w:val="004745E5"/>
     <w:rsid w:val="00474BEB"/>
     <w:rsid w:val="0047527C"/>
     <w:rsid w:val="00475ED8"/>
     <w:rsid w:val="0047678B"/>
     <w:rsid w:val="004836C4"/>
     <w:rsid w:val="004850DF"/>
     <w:rsid w:val="0048714C"/>
     <w:rsid w:val="004C0FB1"/>
     <w:rsid w:val="004E4DAE"/>
     <w:rsid w:val="004E772B"/>
     <w:rsid w:val="004F31C2"/>
     <w:rsid w:val="00500F8F"/>
     <w:rsid w:val="00512D76"/>
     <w:rsid w:val="00514731"/>
     <w:rsid w:val="0052267A"/>
     <w:rsid w:val="00527BF4"/>
+    <w:rsid w:val="0053423E"/>
+    <w:rsid w:val="00535198"/>
     <w:rsid w:val="00552211"/>
     <w:rsid w:val="0055644C"/>
     <w:rsid w:val="005623A8"/>
     <w:rsid w:val="005638A1"/>
     <w:rsid w:val="005639B4"/>
     <w:rsid w:val="00567C91"/>
     <w:rsid w:val="005725AD"/>
     <w:rsid w:val="0057679E"/>
     <w:rsid w:val="0058523F"/>
     <w:rsid w:val="005A0FF5"/>
     <w:rsid w:val="005A1B0D"/>
     <w:rsid w:val="005A71FE"/>
     <w:rsid w:val="005B053C"/>
     <w:rsid w:val="005B7DF8"/>
     <w:rsid w:val="005C26CA"/>
     <w:rsid w:val="005C67B9"/>
     <w:rsid w:val="005E370E"/>
     <w:rsid w:val="005E40D7"/>
     <w:rsid w:val="005E4A8A"/>
     <w:rsid w:val="005E50DB"/>
     <w:rsid w:val="005E5F7F"/>
+    <w:rsid w:val="005F2CA1"/>
     <w:rsid w:val="005F4083"/>
     <w:rsid w:val="00601D91"/>
     <w:rsid w:val="00613A34"/>
     <w:rsid w:val="0061768C"/>
     <w:rsid w:val="00623F8F"/>
     <w:rsid w:val="00636E74"/>
     <w:rsid w:val="00641D48"/>
     <w:rsid w:val="0064513F"/>
     <w:rsid w:val="00656BF6"/>
     <w:rsid w:val="0067520F"/>
     <w:rsid w:val="00675C7F"/>
     <w:rsid w:val="00677285"/>
     <w:rsid w:val="00682163"/>
     <w:rsid w:val="00690774"/>
     <w:rsid w:val="006908C5"/>
     <w:rsid w:val="00695227"/>
     <w:rsid w:val="006961C8"/>
     <w:rsid w:val="006972F9"/>
     <w:rsid w:val="006B68A3"/>
     <w:rsid w:val="006B69A8"/>
     <w:rsid w:val="006C10BB"/>
     <w:rsid w:val="006C1104"/>
     <w:rsid w:val="006C40D1"/>
     <w:rsid w:val="006C769D"/>
     <w:rsid w:val="006D4C10"/>
     <w:rsid w:val="006E0EDA"/>
+    <w:rsid w:val="006E3F01"/>
     <w:rsid w:val="006E3FF3"/>
     <w:rsid w:val="006E550D"/>
     <w:rsid w:val="006E7495"/>
     <w:rsid w:val="006F1038"/>
     <w:rsid w:val="006F336E"/>
     <w:rsid w:val="006F5B01"/>
     <w:rsid w:val="006F5FAD"/>
     <w:rsid w:val="00700977"/>
     <w:rsid w:val="007012FA"/>
     <w:rsid w:val="00701BB5"/>
     <w:rsid w:val="007060C4"/>
     <w:rsid w:val="0071019A"/>
     <w:rsid w:val="007109EF"/>
     <w:rsid w:val="00715588"/>
     <w:rsid w:val="00716323"/>
     <w:rsid w:val="007210F7"/>
     <w:rsid w:val="00721840"/>
     <w:rsid w:val="00722A99"/>
     <w:rsid w:val="0072332C"/>
     <w:rsid w:val="00727BC6"/>
     <w:rsid w:val="00732E11"/>
     <w:rsid w:val="007337C3"/>
     <w:rsid w:val="007360AE"/>
     <w:rsid w:val="00736198"/>
     <w:rsid w:val="00741CA1"/>
+    <w:rsid w:val="00753FEE"/>
+    <w:rsid w:val="00757C5D"/>
     <w:rsid w:val="00761373"/>
     <w:rsid w:val="00763814"/>
     <w:rsid w:val="00772A77"/>
     <w:rsid w:val="00775449"/>
     <w:rsid w:val="00777692"/>
     <w:rsid w:val="00780401"/>
     <w:rsid w:val="00781132"/>
     <w:rsid w:val="0078564B"/>
     <w:rsid w:val="00787798"/>
     <w:rsid w:val="00791A75"/>
     <w:rsid w:val="0079437A"/>
     <w:rsid w:val="007943B9"/>
     <w:rsid w:val="007A1467"/>
     <w:rsid w:val="007A6A7F"/>
     <w:rsid w:val="007A6ABA"/>
     <w:rsid w:val="007B0D13"/>
     <w:rsid w:val="007B3655"/>
     <w:rsid w:val="007B4E97"/>
     <w:rsid w:val="007B5CAB"/>
     <w:rsid w:val="007C595D"/>
+    <w:rsid w:val="007C6B3E"/>
     <w:rsid w:val="007D0C52"/>
     <w:rsid w:val="007D1470"/>
     <w:rsid w:val="007E0544"/>
     <w:rsid w:val="007E3DA5"/>
     <w:rsid w:val="007F3DA4"/>
     <w:rsid w:val="007F5420"/>
     <w:rsid w:val="00800F25"/>
     <w:rsid w:val="008118D3"/>
     <w:rsid w:val="00821863"/>
     <w:rsid w:val="00826C42"/>
     <w:rsid w:val="008303D2"/>
     <w:rsid w:val="00832812"/>
     <w:rsid w:val="00832F77"/>
     <w:rsid w:val="00845EA7"/>
     <w:rsid w:val="0084613D"/>
     <w:rsid w:val="00851B4E"/>
     <w:rsid w:val="00853628"/>
     <w:rsid w:val="00856302"/>
     <w:rsid w:val="00857949"/>
     <w:rsid w:val="00873550"/>
     <w:rsid w:val="00880293"/>
     <w:rsid w:val="008946B3"/>
     <w:rsid w:val="008A30AF"/>
     <w:rsid w:val="008A30E9"/>
     <w:rsid w:val="008A5BA5"/>
@@ -8893,126 +8785,136 @@
     <w:rsid w:val="008C36AE"/>
     <w:rsid w:val="008D431F"/>
     <w:rsid w:val="008D5169"/>
     <w:rsid w:val="008D7763"/>
     <w:rsid w:val="008E2A17"/>
     <w:rsid w:val="008E4B7E"/>
     <w:rsid w:val="008E62F2"/>
     <w:rsid w:val="008F1EE1"/>
     <w:rsid w:val="008F5DC4"/>
     <w:rsid w:val="00901251"/>
     <w:rsid w:val="009105E8"/>
     <w:rsid w:val="00911668"/>
     <w:rsid w:val="00915203"/>
     <w:rsid w:val="009200BE"/>
     <w:rsid w:val="00922167"/>
     <w:rsid w:val="00922A37"/>
     <w:rsid w:val="00930E3F"/>
     <w:rsid w:val="00931335"/>
     <w:rsid w:val="00935698"/>
     <w:rsid w:val="00935F66"/>
     <w:rsid w:val="0093719A"/>
     <w:rsid w:val="00940BFA"/>
     <w:rsid w:val="009511B5"/>
     <w:rsid w:val="00952146"/>
     <w:rsid w:val="009522E2"/>
+    <w:rsid w:val="009556D0"/>
     <w:rsid w:val="00955A52"/>
     <w:rsid w:val="00970F0B"/>
     <w:rsid w:val="00973ED6"/>
     <w:rsid w:val="00977440"/>
+    <w:rsid w:val="00977B9B"/>
     <w:rsid w:val="00983E26"/>
     <w:rsid w:val="009873B1"/>
+    <w:rsid w:val="00991B0D"/>
     <w:rsid w:val="00994EED"/>
     <w:rsid w:val="0099737B"/>
     <w:rsid w:val="009A05F1"/>
     <w:rsid w:val="009A3F5E"/>
     <w:rsid w:val="009B1070"/>
     <w:rsid w:val="009B3FA0"/>
     <w:rsid w:val="009B4B47"/>
     <w:rsid w:val="009C2700"/>
     <w:rsid w:val="009C3E73"/>
     <w:rsid w:val="009D4873"/>
+    <w:rsid w:val="009D5039"/>
     <w:rsid w:val="009E2733"/>
     <w:rsid w:val="009E3441"/>
     <w:rsid w:val="009E57F4"/>
     <w:rsid w:val="009E67C8"/>
     <w:rsid w:val="009E7562"/>
     <w:rsid w:val="009F289F"/>
     <w:rsid w:val="00A21DDE"/>
     <w:rsid w:val="00A35FAF"/>
+    <w:rsid w:val="00A43570"/>
     <w:rsid w:val="00A47920"/>
     <w:rsid w:val="00A57614"/>
     <w:rsid w:val="00A70B2D"/>
     <w:rsid w:val="00A77714"/>
+    <w:rsid w:val="00A82987"/>
     <w:rsid w:val="00A8351D"/>
     <w:rsid w:val="00A96F8D"/>
     <w:rsid w:val="00AA365A"/>
     <w:rsid w:val="00AA3BFD"/>
     <w:rsid w:val="00AA6B4D"/>
     <w:rsid w:val="00AE226B"/>
     <w:rsid w:val="00AE2DFC"/>
+    <w:rsid w:val="00AF5DCA"/>
     <w:rsid w:val="00AF7D8C"/>
     <w:rsid w:val="00B03717"/>
     <w:rsid w:val="00B050EB"/>
     <w:rsid w:val="00B07D91"/>
     <w:rsid w:val="00B11A21"/>
     <w:rsid w:val="00B14D11"/>
     <w:rsid w:val="00B14F0A"/>
     <w:rsid w:val="00B16FE7"/>
     <w:rsid w:val="00B200C1"/>
     <w:rsid w:val="00B21449"/>
     <w:rsid w:val="00B22754"/>
     <w:rsid w:val="00B22B01"/>
     <w:rsid w:val="00B22C3A"/>
     <w:rsid w:val="00B23BA6"/>
     <w:rsid w:val="00B25119"/>
     <w:rsid w:val="00B25DEF"/>
     <w:rsid w:val="00B32246"/>
     <w:rsid w:val="00B332E3"/>
     <w:rsid w:val="00B34BEB"/>
     <w:rsid w:val="00B36205"/>
     <w:rsid w:val="00B40746"/>
     <w:rsid w:val="00B4231F"/>
     <w:rsid w:val="00B51C9A"/>
     <w:rsid w:val="00B54A84"/>
     <w:rsid w:val="00B5578F"/>
     <w:rsid w:val="00B63B43"/>
     <w:rsid w:val="00B667C9"/>
     <w:rsid w:val="00B74C0B"/>
     <w:rsid w:val="00B765D0"/>
     <w:rsid w:val="00B77F28"/>
+    <w:rsid w:val="00B80995"/>
     <w:rsid w:val="00B80C2E"/>
     <w:rsid w:val="00B84418"/>
     <w:rsid w:val="00B867C3"/>
+    <w:rsid w:val="00B86A93"/>
     <w:rsid w:val="00B90406"/>
     <w:rsid w:val="00B95255"/>
     <w:rsid w:val="00BA0236"/>
     <w:rsid w:val="00BA6801"/>
     <w:rsid w:val="00BB60C4"/>
     <w:rsid w:val="00BB6A43"/>
     <w:rsid w:val="00BB72B1"/>
     <w:rsid w:val="00BB7858"/>
+    <w:rsid w:val="00BC29B4"/>
     <w:rsid w:val="00BD262E"/>
     <w:rsid w:val="00BE120B"/>
     <w:rsid w:val="00BE3DAB"/>
     <w:rsid w:val="00BE4C84"/>
     <w:rsid w:val="00BF3BB7"/>
     <w:rsid w:val="00BF517E"/>
     <w:rsid w:val="00BF5F12"/>
     <w:rsid w:val="00BF7ECF"/>
     <w:rsid w:val="00C03BF3"/>
     <w:rsid w:val="00C040D6"/>
     <w:rsid w:val="00C05096"/>
     <w:rsid w:val="00C33B18"/>
     <w:rsid w:val="00C35CDD"/>
     <w:rsid w:val="00C472DB"/>
     <w:rsid w:val="00C47555"/>
     <w:rsid w:val="00C50079"/>
     <w:rsid w:val="00C55023"/>
     <w:rsid w:val="00C55954"/>
     <w:rsid w:val="00C5694F"/>
     <w:rsid w:val="00C636D0"/>
     <w:rsid w:val="00C665DC"/>
     <w:rsid w:val="00C8035C"/>
     <w:rsid w:val="00C86AB3"/>
     <w:rsid w:val="00C90318"/>
     <w:rsid w:val="00C911C2"/>
@@ -9048,88 +8950,91 @@
     <w:rsid w:val="00D950C2"/>
     <w:rsid w:val="00DA0DF3"/>
     <w:rsid w:val="00DB6EB1"/>
     <w:rsid w:val="00DC0B7F"/>
     <w:rsid w:val="00DC5AF3"/>
     <w:rsid w:val="00DC79A9"/>
     <w:rsid w:val="00DE4FE8"/>
     <w:rsid w:val="00DF3511"/>
     <w:rsid w:val="00E01306"/>
     <w:rsid w:val="00E11212"/>
     <w:rsid w:val="00E11A1D"/>
     <w:rsid w:val="00E17FB7"/>
     <w:rsid w:val="00E20D94"/>
     <w:rsid w:val="00E30E48"/>
     <w:rsid w:val="00E31707"/>
     <w:rsid w:val="00E4137A"/>
     <w:rsid w:val="00E42B24"/>
     <w:rsid w:val="00E43456"/>
     <w:rsid w:val="00E47F48"/>
     <w:rsid w:val="00E567C7"/>
     <w:rsid w:val="00E5739B"/>
     <w:rsid w:val="00E64B6D"/>
     <w:rsid w:val="00E70BD3"/>
     <w:rsid w:val="00E7619F"/>
     <w:rsid w:val="00E80B66"/>
+    <w:rsid w:val="00E86D6E"/>
+    <w:rsid w:val="00E87C82"/>
     <w:rsid w:val="00E913DA"/>
     <w:rsid w:val="00E92A8E"/>
     <w:rsid w:val="00E9338C"/>
     <w:rsid w:val="00EA0D64"/>
     <w:rsid w:val="00EA2566"/>
     <w:rsid w:val="00EA5451"/>
     <w:rsid w:val="00EA5B0B"/>
     <w:rsid w:val="00EB544C"/>
     <w:rsid w:val="00EC1553"/>
     <w:rsid w:val="00EC1FD2"/>
     <w:rsid w:val="00ED112D"/>
     <w:rsid w:val="00EE2AD0"/>
     <w:rsid w:val="00EE2F37"/>
     <w:rsid w:val="00EE4C69"/>
     <w:rsid w:val="00EE671D"/>
     <w:rsid w:val="00EF07DE"/>
     <w:rsid w:val="00EF5A9E"/>
     <w:rsid w:val="00F03F78"/>
     <w:rsid w:val="00F04CA2"/>
     <w:rsid w:val="00F0787D"/>
     <w:rsid w:val="00F137FB"/>
     <w:rsid w:val="00F14B7F"/>
     <w:rsid w:val="00F156FA"/>
     <w:rsid w:val="00F1588C"/>
     <w:rsid w:val="00F2790E"/>
     <w:rsid w:val="00F401B0"/>
     <w:rsid w:val="00F419FD"/>
     <w:rsid w:val="00F434E9"/>
     <w:rsid w:val="00F43EF4"/>
     <w:rsid w:val="00F53EF4"/>
     <w:rsid w:val="00F636E1"/>
     <w:rsid w:val="00F647C6"/>
     <w:rsid w:val="00F64BA8"/>
     <w:rsid w:val="00F65042"/>
     <w:rsid w:val="00F6528F"/>
     <w:rsid w:val="00F6774E"/>
     <w:rsid w:val="00F74681"/>
     <w:rsid w:val="00F76F35"/>
+    <w:rsid w:val="00F87E1E"/>
     <w:rsid w:val="00F9123A"/>
     <w:rsid w:val="00FC2331"/>
     <w:rsid w:val="00FC6FD7"/>
     <w:rsid w:val="00FD589C"/>
     <w:rsid w:val="00FE50F3"/>
     <w:rsid w:val="00FF0B2D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
@@ -11081,51 +10986,51 @@
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1303147425">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webbutiken.jordbruksverket.se/sv/artiklar/sp123.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@leadernvskaraborg.se" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.leadernvskaraborg.se" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webbutiken.jordbruksverket.se/sv/artiklar/sp1266.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jordbruksverket.se/stod/eus-politik-for-jordbruk-och-fiske/pengar-fran-eu---anvand-eu-logotyp" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lovisa@leadernvskaraborg.se" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:monica@leadernvskaraborg.se" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webbutiken.jordbruksverket.se/sv/artiklar/sp149.html" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webbutiken.jordbruksverket.se/sv/artiklar/sp123.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@leadernvskaraborg.se" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.leadernvskaraborg.se" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webbutiken.jordbruksverket.se/sv/artiklar/sp1266.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jordbruksverket.se/stod/eus-politik-for-jordbruk-och-fiske/pengar-fran-eu---anvand-eu-logotyp" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lovisa@leadernvskaraborg.se" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://canva.link/q7bgcw9pld7dxw3" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:monica@leadernvskaraborg.se" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webbutiken.jordbruksverket.se/sv/artiklar/sp149.html" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://canva.link/w1q39ze9w9venyr" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="41D2B76579504DED8D0DE15560241384"/>
         <w:category>
           <w:name w:val="Allmänt"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
@@ -11267,56 +11172,62 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A35C3E"/>
+    <w:rsid w:val="0008390E"/>
     <w:rsid w:val="001C1378"/>
+    <w:rsid w:val="001D5514"/>
+    <w:rsid w:val="0023381E"/>
     <w:rsid w:val="00386755"/>
+    <w:rsid w:val="0057176C"/>
     <w:rsid w:val="005A57F7"/>
     <w:rsid w:val="007D1838"/>
     <w:rsid w:val="008A5BA5"/>
+    <w:rsid w:val="00991B0D"/>
     <w:rsid w:val="00A35C3E"/>
+    <w:rsid w:val="00BC29B4"/>
     <w:rsid w:val="00C55023"/>
     <w:rsid w:val="00F11F07"/>
     <w:rsid w:val="00F647C6"/>
     <w:rsid w:val="00FF0CF0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
@@ -11993,50 +11904,59 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="dokument" ma:contentTypeID="0x010100EA7F05D39422064C87C2775F46F20734" ma:contentTypeVersion="14" ma:contentTypeDescription="Skapa ett nytt dokument." ma:contentTypeScope="" ma:versionID="3509218fa2249df66e3f629ec72602cc">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="0d489a28-060b-44a7-a333-8f5887b53ffd" xmlns:ns3="c0496591-c611-46f8-832d-b9e9aa0822e0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="136f9dab78e7d05c31f77774f0072cd6" ns2:_="" ns3:_="">
     <xsd:import namespace="0d489a28-060b-44a7-a333-8f5887b53ffd"/>
     <xsd:import namespace="c0496591-c611-46f8-832d-b9e9aa0822e0"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -12205,151 +12125,326 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...2 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="0d489a28-060b-44a7-a333-8f5887b53ffd">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="c0496591-c611-46f8-832d-b9e9aa0822e0" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EF69ADDC-1C62-43DA-8B8E-391541E2D476}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AD89EC52-EB21-473F-8B41-2E650544BAE8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="0d489a28-060b-44a7-a333-8f5887b53ffd"/>
     <ds:schemaRef ds:uri="c0496591-c611-46f8-832d-b9e9aa0822e0"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{364A0E29-C25F-4682-BB1E-3CCFABDB6C3A}">
-[...6 lines deleted...]
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{38BEA9AA-4868-4299-B9AF-C52429AD4B3F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="0d489a28-060b-44a7-a333-8f5887b53ffd"/>
     <ds:schemaRef ds:uri="c0496591-c611-46f8-832d-b9e9aa0822e0"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{364A0E29-C25F-4682-BB1E-3CCFABDB6C3A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>915</Words>
-  <Characters>5843</Characters>
+  <Words>1066</Words>
+  <Characters>6836</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>350</Lines>
-  <Paragraphs>118</Paragraphs>
+  <Lines>427</Lines>
+  <Paragraphs>158</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6651</CharactersWithSpaces>
+  <CharactersWithSpaces>7744</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
+  <HLinks>
+    <vt:vector size="60" baseType="variant">
+      <vt:variant>
+        <vt:i4>7536673</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>29</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://canva.link/q7bgcw9pld7dxw3</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7143525</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>26</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://canva.link/w1q39ze9w9venyr</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>655383</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>23</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>http://www.leadernvskaraborg.se/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>786467</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>20</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:lovisa@leadernvskaraborg.se</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>327715</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>17</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:monica@leadernvskaraborg.se</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6946885</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>14</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:info@leadernvskaraborg.se</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6684717</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>11</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://jordbruksverket.se/stod/eus-politik-for-jordbruk-och-fiske/pengar-fran-eu---anvand-eu-logotyp</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>h-Dusomfarstodunderperioden20212027</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>589853</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>8</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://webbutiken.jordbruksverket.se/sv/artiklar/sp149.html</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>983063</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://webbutiken.jordbruksverket.se/sv/artiklar/sp123.html</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>655437</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://webbutiken.jordbruksverket.se/sv/artiklar/sp1266.html</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+    </vt:vector>
+  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Lovisa Johansson Hollsten</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100EA7F05D39422064C87C2775F46F20734</vt:lpwstr>
   </property>